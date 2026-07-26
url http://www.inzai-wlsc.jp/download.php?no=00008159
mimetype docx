--- v0 (2026-04-30)
+++ v1 (2026-07-26)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="186F72F2" w14:textId="7A55122D" w:rsidR="0052675A" w:rsidRPr="00F01535" w:rsidRDefault="0052675A" w:rsidP="008B7052">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01535">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>住居確保給付金</w:t>
       </w:r>
       <w:r w:rsidR="003C4EB6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
@@ -246,114 +246,162 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="5465A39C" w14:textId="72E5F17C" w:rsidR="008B7052" w:rsidRDefault="008B7052" w:rsidP="008B7052">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>収入基準額(月額)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="5A42872A" w14:textId="45BE11E8" w:rsidR="008B7052" w:rsidRDefault="008B7052" w:rsidP="008B7052">
+          <w:p w14:paraId="5A42872A" w14:textId="75654406" w:rsidR="008B7052" w:rsidRDefault="008B7052" w:rsidP="008B7052">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>115,200円</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F6653C">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>,200円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="45483AE3" w14:textId="22CA14AE" w:rsidR="008B7052" w:rsidRDefault="008B7052" w:rsidP="008B7052">
+          <w:p w14:paraId="45483AE3" w14:textId="347FA309" w:rsidR="008B7052" w:rsidRDefault="008B7052" w:rsidP="008B7052">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>160,000円</w:t>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00F6653C">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>,000円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="7F07EE21" w14:textId="23C7D4CF" w:rsidR="008B7052" w:rsidRDefault="008B7052" w:rsidP="008B7052">
+          <w:p w14:paraId="7F07EE21" w14:textId="2DB7E131" w:rsidR="008B7052" w:rsidRDefault="008B7052" w:rsidP="008B7052">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>188,400円</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F6653C">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>,400円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B7052" w14:paraId="1FF242F5" w14:textId="77777777" w:rsidTr="008B7052">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41B1D15D" w14:textId="1F771015" w:rsidR="008B7052" w:rsidRDefault="008B7052" w:rsidP="008B7052">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>支給家賃額(上限)</w:t>
             </w:r>
@@ -575,162 +623,194 @@
             <w:tcW w:w="1943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CD0C7A4" w14:textId="66102906" w:rsidR="00B344AC" w:rsidRDefault="00B344AC" w:rsidP="00B344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>1人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40878996" w14:textId="268947EC" w:rsidR="00B344AC" w:rsidRDefault="00B344AC" w:rsidP="00B344AC">
+          <w:p w14:paraId="40878996" w14:textId="46951ECF" w:rsidR="00B344AC" w:rsidRDefault="00F6653C" w:rsidP="00B344AC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>４６８，０００円</w:t>
+              <w:t>５１６</w:t>
+            </w:r>
+            <w:r w:rsidR="00B344AC">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>，０００円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B344AC" w14:paraId="06871D6F" w14:textId="77777777" w:rsidTr="00B344AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2877D239" w14:textId="3EEC4B23" w:rsidR="00B344AC" w:rsidRDefault="00B344AC" w:rsidP="00B344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17C89EF7" w14:textId="179B87E3" w:rsidR="00B344AC" w:rsidRDefault="00B344AC" w:rsidP="00B344AC">
+          <w:p w14:paraId="17C89EF7" w14:textId="45B44A80" w:rsidR="00B344AC" w:rsidRDefault="00F6653C" w:rsidP="00B344AC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>６９０，０００円</w:t>
+              <w:t>７４４</w:t>
+            </w:r>
+            <w:r w:rsidR="00B344AC">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>，０００円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B344AC" w14:paraId="1E36263F" w14:textId="77777777" w:rsidTr="00B344AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0880EB8B" w14:textId="691109B5" w:rsidR="00B344AC" w:rsidRDefault="00B344AC" w:rsidP="00B344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>3人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54D8DA28" w14:textId="4FB90730" w:rsidR="00B344AC" w:rsidRDefault="00B344AC" w:rsidP="00B344AC">
+          <w:p w14:paraId="54D8DA28" w14:textId="0909F11A" w:rsidR="00B344AC" w:rsidRDefault="00B344AC" w:rsidP="00B344AC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>８４６，０００円</w:t>
+              <w:t>８</w:t>
+            </w:r>
+            <w:r w:rsidR="00F6653C">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>８２</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>，０００円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B344AC" w14:paraId="708732E2" w14:textId="77777777" w:rsidTr="00B344AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E660014" w14:textId="1477841C" w:rsidR="00B344AC" w:rsidRDefault="00B344AC" w:rsidP="00B344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>4人以上</w:t>
@@ -771,209 +851,212 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7360DA6D" w14:textId="07991AAA" w:rsidR="00F01535" w:rsidRPr="0052675A" w:rsidRDefault="00F01535" w:rsidP="008B7052">
       <w:pPr>
         <w:ind w:left="320" w:hangingChars="100" w:hanging="320"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F01535" w:rsidRPr="0052675A" w:rsidSect="008B7052">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="611BBCEC" w14:textId="77777777" w:rsidR="00F60991" w:rsidRDefault="00F60991" w:rsidP="004306DA">
+    <w:p w14:paraId="1FDAA4C2" w14:textId="77777777" w:rsidR="001A66E7" w:rsidRDefault="001A66E7" w:rsidP="004306DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="248B003A" w14:textId="77777777" w:rsidR="00F60991" w:rsidRDefault="00F60991" w:rsidP="004306DA">
+    <w:p w14:paraId="7AC1849D" w14:textId="77777777" w:rsidR="001A66E7" w:rsidRDefault="001A66E7" w:rsidP="004306DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="メイリオ">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B7E0A6A" w14:textId="77777777" w:rsidR="00F60991" w:rsidRDefault="00F60991" w:rsidP="004306DA">
+    <w:p w14:paraId="07BF23AE" w14:textId="77777777" w:rsidR="001A66E7" w:rsidRDefault="001A66E7" w:rsidP="004306DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72C462C0" w14:textId="77777777" w:rsidR="00F60991" w:rsidRDefault="00F60991" w:rsidP="004306DA">
+    <w:p w14:paraId="0B75F8FD" w14:textId="77777777" w:rsidR="001A66E7" w:rsidRDefault="001A66E7" w:rsidP="004306DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0052675A"/>
     <w:rsid w:val="00184A64"/>
+    <w:rsid w:val="001A66E7"/>
     <w:rsid w:val="00264687"/>
     <w:rsid w:val="003C4EB6"/>
     <w:rsid w:val="004306DA"/>
     <w:rsid w:val="00445992"/>
     <w:rsid w:val="004827E0"/>
     <w:rsid w:val="0052675A"/>
     <w:rsid w:val="00691CBC"/>
     <w:rsid w:val="007400D1"/>
+    <w:rsid w:val="007420D8"/>
     <w:rsid w:val="007463C5"/>
     <w:rsid w:val="008B7052"/>
     <w:rsid w:val="00B344AC"/>
     <w:rsid w:val="00F01535"/>
     <w:rsid w:val="00F60991"/>
+    <w:rsid w:val="00F6653C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1BFBCEBD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{11F85B23-4E5C-475C-9BD4-A4C89620E898}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1454,51 +1537,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004306DA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004306DA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1804,29 +1887,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>360</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>inzai066</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>